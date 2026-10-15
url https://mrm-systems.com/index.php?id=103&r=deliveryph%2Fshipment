--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -50,51 +50,51 @@
   <si>
     <t>HAWB</t>
   </si>
   <si>
     <t>DESTINATION</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>CONSIGNEE</t>
   </si>
   <si>
     <t>CONSIGNEE'S PRINTED NAME AND SIGNATURE</t>
   </si>
   <si>
     <t>DATE AND TIME RECEIVED</t>
   </si>
   <si>
     <t>K7016-73528</t>
   </si>
   <si>
     <t>CITY OF PASIG NCR, SECOND DISTRICT</t>
   </si>
   <si>
-    <t xml:space="preserve">RABAL FRANCISCO </t>
+    <t>RABAL FRANCISCO</t>
   </si>
   <si>
     <t>K7123-74056</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>CLARA P REGUINDIN</t>
   </si>
   <si>
     <t>K7126-73576</t>
   </si>
   <si>
     <t>Jinky Stacy</t>
   </si>
   <si>
     <t>K7123-73447</t>
   </si>
   <si>
     <t>Rebecca Virayo</t>
   </si>
   <si>
     <t>K5002-72974</t>
   </si>
@@ -119,57 +119,57 @@
   <si>
     <t>BARAS RIZAL</t>
   </si>
   <si>
     <t>REBECCA RAMBOYONG</t>
   </si>
   <si>
     <t>K7030-73544</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>Elydia F Gumarao</t>
   </si>
   <si>
     <t>K7124-73789</t>
   </si>
   <si>
     <t>MARICEL D. TAMPARONG</t>
   </si>
   <si>
     <t>T260105172102928</t>
   </si>
   <si>
-    <t xml:space="preserve">MARILOU ABEJAR </t>
+    <t>MARILOU ABEJAR</t>
   </si>
   <si>
     <t>T260111104134079</t>
   </si>
   <si>
-    <t xml:space="preserve">ALMA R. LUCAS </t>
+    <t>ALMA R. LUCAS</t>
   </si>
   <si>
     <t>T260113114607623</t>
   </si>
   <si>
     <t>ANGELIE B. CASAPAO</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>