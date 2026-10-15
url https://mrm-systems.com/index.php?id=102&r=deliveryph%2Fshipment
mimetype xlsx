--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -110,51 +110,51 @@
   <si>
     <t>LEONORA CASER</t>
   </si>
   <si>
     <t>K7133-70335</t>
   </si>
   <si>
     <t>EMERITO P NICOMEDES</t>
   </si>
   <si>
     <t>K7129-71615</t>
   </si>
   <si>
     <t>NELSON T. TADIFA</t>
   </si>
   <si>
     <t>K5004-78411</t>
   </si>
   <si>
     <t>ROBIN N. CORPUZ</t>
   </si>
   <si>
     <t>K7016-71396</t>
   </si>
   <si>
-    <t xml:space="preserve">ROBIN CORPUZ </t>
+    <t>ROBIN CORPUZ</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Rommel</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>
   <si>
     <t>Romel Agustin</t>
   </si>