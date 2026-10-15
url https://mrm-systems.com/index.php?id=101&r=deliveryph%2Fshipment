--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -77,99 +77,99 @@
   <si>
     <t>K7129-70634</t>
   </si>
   <si>
     <t>LAWRENCE CABILDO LENTEJAS</t>
   </si>
   <si>
     <t>K7026-69066</t>
   </si>
   <si>
     <t>Beatriz maputol</t>
   </si>
   <si>
     <t>K7127-78360</t>
   </si>
   <si>
     <t>CALOOCAN CITY NCR, THIRD DISTRICT</t>
   </si>
   <si>
     <t>CHRISTINE S, OLIVAR</t>
   </si>
   <si>
     <t>K7058-71221</t>
   </si>
   <si>
-    <t xml:space="preserve"> Teresita   gatacelo</t>
+    <t>Teresita   gatacelo</t>
   </si>
   <si>
     <t>K5002-70883</t>
   </si>
   <si>
     <t>VICTORIA PACHO</t>
   </si>
   <si>
     <t>K7061-70825</t>
   </si>
   <si>
     <t>Tita B. Sanchez</t>
   </si>
   <si>
     <t>K7121-69351</t>
   </si>
   <si>
     <t>Venessa Jane Bas</t>
   </si>
   <si>
     <t>K7030-69643</t>
   </si>
   <si>
     <t>MARINA D ACOGIDO</t>
   </si>
   <si>
     <t>K7058-69091</t>
   </si>
   <si>
-    <t xml:space="preserve">Lorrvie   benedicto  </t>
+    <t>Lorrvie   benedicto</t>
   </si>
   <si>
     <t>K7124-69313</t>
   </si>
   <si>
     <t>JANE LACANDOZA</t>
   </si>
   <si>
     <t>K8002-69523</t>
   </si>
   <si>
     <t>REYMARK RENIGEN</t>
   </si>
   <si>
     <t>K7061-69379</t>
   </si>
   <si>
-    <t xml:space="preserve">Thea Alleje </t>
+    <t>Thea Alleje</t>
   </si>
   <si>
     <t>K7011-71452</t>
   </si>
   <si>
     <t>CAROL MADREGALEJO</t>
   </si>
   <si>
     <t>K7127-69486</t>
   </si>
   <si>
     <t>MARISSA E, RIEZA</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Abb 3229</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>MARIO</t>
   </si>