--- v1 (2026-05-30)
+++ v2 (2026-10-15)
@@ -83,93 +83,93 @@
   <si>
     <t>K7124-71397</t>
   </si>
   <si>
     <t>DANILO PAGUNSAN</t>
   </si>
   <si>
     <t>K7030-71253</t>
   </si>
   <si>
     <t>CITY OF ANTIPOLO RIZAL</t>
   </si>
   <si>
     <t>MARIA ANGELICA S VERCELES</t>
   </si>
   <si>
     <t>K7125-71470</t>
   </si>
   <si>
     <t>Gina Famillaran</t>
   </si>
   <si>
     <t>K5002-70814</t>
   </si>
   <si>
-    <t xml:space="preserve">MARNA S SEROY </t>
+    <t>MARNA S SEROY</t>
   </si>
   <si>
     <t>K5002-71232</t>
   </si>
   <si>
     <t>JUN MARK B. ROLLO</t>
   </si>
   <si>
     <t>K7016-71286</t>
   </si>
   <si>
     <t>CAINTA RIZAL</t>
   </si>
   <si>
     <t>DONNALYN LIBUAN</t>
   </si>
   <si>
     <t>K8002-71193</t>
   </si>
   <si>
     <t>RODRIGUEZ (MONTALBAN) RIZAL</t>
   </si>
   <si>
     <t>FE or NICOLE SALDINO</t>
   </si>
   <si>
     <t>K7016-78425</t>
   </si>
   <si>
-    <t xml:space="preserve">CHRISTOPHER PANGANIBAN </t>
+    <t>CHRISTOPHER PANGANIBAN</t>
   </si>
   <si>
     <t>K7123-70795</t>
   </si>
   <si>
-    <t xml:space="preserve">JONALYN R. BASILOY </t>
+    <t>JONALYN R. BASILOY</t>
   </si>
   <si>
     <t>K7121-71071</t>
   </si>
   <si>
-    <t xml:space="preserve">Gina D Ramirez </t>
+    <t>Gina D Ramirez</t>
   </si>
   <si>
     <t>K5004-78597</t>
   </si>
   <si>
     <t>PLATE NO.</t>
   </si>
   <si>
     <t>Nby1587</t>
   </si>
   <si>
     <t>DRIVER</t>
   </si>
   <si>
     <t>Nick</t>
   </si>
   <si>
     <t>HELPER</t>
   </si>
   <si>
     <t>Alfredo</t>
   </si>
   <si>
     <t>DISPATCHED</t>
   </si>